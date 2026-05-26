--- v0 (2026-02-22)
+++ v1 (2026-05-26)
@@ -10,340 +10,343 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AF021C3" w14:textId="77777777" w:rsidR="008F7B02" w:rsidRPr="004825F5" w:rsidRDefault="008F7B02" w:rsidP="002115B9">
+    <w:p w:rsidRPr="004825F5" w:rsidR="008F7B02" w:rsidP="002115B9" w:rsidRDefault="008F7B02" w14:paraId="5AF021C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C519D51" w14:textId="4587135E" w:rsidR="002115B9" w:rsidRPr="004825F5" w:rsidRDefault="002115B9" w:rsidP="002115B9">
+    <w:p w:rsidRPr="004825F5" w:rsidR="002115B9" w:rsidP="002115B9" w:rsidRDefault="002115B9" w14:paraId="7C519D51" w14:textId="4587135E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004825F5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Messaging Categories</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="4C5A4514" w14:textId="77777777" w:rsidTr="00B018F6">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="00B018F6" w14:paraId="4C5A4514" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E91F76D" w14:textId="1CB95508" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00283B91">
+          <w:p w:rsidR="00B018F6" w:rsidP="00283B91" w:rsidRDefault="00B018F6" w14:paraId="4E91F76D" w14:textId="1CB95508">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="_MFPW_Messaging" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="_MFPW_Messaging">
               <w:r w:rsidRPr="008054F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>MFPW messaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="26B298F4" w14:textId="1DDB307D" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00283B91">
+          <w:p w:rsidR="00B018F6" w:rsidP="00283B91" w:rsidRDefault="00B018F6" w14:paraId="26B298F4" w14:textId="1DDB307D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="_Action_Messaging" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="_Action_Messaging">
               <w:r w:rsidRPr="008054F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Action items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="25209895" w14:textId="02A48EF5" w:rsidR="00B018F6" w:rsidRPr="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidRPr="00B018F6" w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="25209895" w14:textId="02A48EF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="_Audience" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="_Audience">
               <w:r w:rsidRPr="008054F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="155E55B5" w14:textId="76EBFF9E" w:rsidR="008206EC" w:rsidRPr="008054F1" w:rsidRDefault="00B018F6" w:rsidP="008054F1">
+    <w:p w:rsidRPr="008054F1" w:rsidR="008206EC" w:rsidP="008054F1" w:rsidRDefault="00B018F6" w14:paraId="155E55B5" w14:textId="76EBFF9E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_MFPW_Messaging"/>
-      <w:bookmarkStart w:id="1" w:name="Beneficiaries"/>
+      <w:bookmarkStart w:name="_MFPW_Messaging" w:id="0"/>
+      <w:bookmarkStart w:name="Beneficiaries" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008054F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MFPW Messaging</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5244"/>
         <w:gridCol w:w="5496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00844FF4" w:rsidRPr="004825F5" w14:paraId="2BD5CCA7" w14:textId="77777777" w:rsidTr="00844FF4">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00844FF4" w:rsidTr="0A5A35FB" w14:paraId="2BD5CCA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5F0AD0B3" w14:textId="77777777" w:rsidR="008206EC" w:rsidRPr="004825F5" w:rsidRDefault="008206EC">
+          <w:p w:rsidRPr="004825F5" w:rsidR="008206EC" w:rsidRDefault="008206EC" w14:paraId="5F0AD0B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3CF55BF6" w14:textId="77777777" w:rsidR="008206EC" w:rsidRPr="004825F5" w:rsidRDefault="008206EC">
+          <w:p w:rsidRPr="004825F5" w:rsidR="008206EC" w:rsidRDefault="008206EC" w14:paraId="3CF55BF6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Image Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844FF4" w:rsidRPr="004825F5" w14:paraId="29857413" w14:textId="77777777" w:rsidTr="00844FF4">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00844FF4" w:rsidTr="0A5A35FB" w14:paraId="29857413" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="36E1DF69" w14:textId="77777777" w:rsidR="007644DC" w:rsidRDefault="008206EC">
+          <w:p w:rsidR="007644DC" w:rsidRDefault="008206EC" w14:paraId="36E1DF69" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>It’s Medicare Fraud Prevention Week! The week everyone can learn about protecting yourself</w:t>
             </w:r>
             <w:r w:rsidR="007644DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007644DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>your friends, and your</w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> loved ones</w:t>
             </w:r>
             <w:r w:rsidR="007644DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">from scammers.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E237C67" w14:textId="77777777" w:rsidR="007644DC" w:rsidRDefault="007644DC">
-[...6 lines deleted...]
-          <w:p w14:paraId="4418E5CE" w14:textId="1244A2BA" w:rsidR="008206EC" w:rsidRPr="004825F5" w:rsidRDefault="008206EC">
+          <w:p w:rsidR="007644DC" w:rsidRDefault="007644DC" w14:paraId="6E237C67" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="004825F5" w:rsidR="008206EC" w:rsidRDefault="008206EC" w14:paraId="4418E5CE" w14:textId="1244A2BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>There are a lot of ways to participate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> so s</w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">tay tuned </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -352,52 +355,53 @@
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">all week </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">to the SMP Facebook page </w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>for different ideas to prevent, detect, and report Medicare fraud. #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0A34E016" w14:textId="77777777" w:rsidR="008206EC" w:rsidRPr="004825F5" w:rsidRDefault="008206EC">
+          <w:p w:rsidRPr="004825F5" w:rsidR="008206EC" w:rsidRDefault="008206EC" w14:paraId="0A34E016" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FC2CCB3" wp14:editId="1444BCBD">
                   <wp:extent cx="3264010" cy="3264010"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="163891633" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1892154954" name="Picture 1892154954"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
@@ -409,269 +413,261 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3271722" cy="3271722"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844FF4" w:rsidRPr="004825F5" w14:paraId="19C0867E" w14:textId="77777777" w:rsidTr="00844FF4">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00844FF4" w:rsidTr="0A5A35FB" w14:paraId="19C0867E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6896610B" w14:textId="3715CC05" w:rsidR="00FB489C" w:rsidRDefault="008054F1">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00FB489C" w:rsidRDefault="008054F1" w14:paraId="6896610B" w14:textId="3715CC05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve">Happy 6/5! Most people become eligible for Medicare at 65 so we celebrate Medicare Fraud Prevention Week the week of 6/5 to help remember the steps to prevent, detect, and report Medicare fraud! </w:t>
             </w:r>
             <w:r w:rsidR="007644DC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6C15C201" w14:textId="652F3FAA" w:rsidR="00FB489C" w:rsidRDefault="00641CCF">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00FB489C" w:rsidRDefault="00641CCF" w14:paraId="6C15C201" w14:textId="67B3FFF0">
+            <w:pPr/>
+            <w:r w:rsidR="67D16A8E">
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60AA4B46" wp14:editId="1EB7F320">
-[...2 lines deleted...]
-                  <wp:docPr id="1560859783" name="Picture 4"/>
+                <wp:inline wp14:editId="437FA6C7" wp14:anchorId="0696DA69">
+                  <wp:extent cx="3343275" cy="3343275"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1039413159" name="drawing"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560859783" name="Picture 1560859783"/>
+                          <pic:cNvPr id="1039413159" name="Picture 1039413159"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1411026178">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3356710" cy="3356710"/>
+                            <a:ext cx="3343275" cy="3343275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17438BFE" w14:textId="77777777" w:rsidR="008206EC" w:rsidRDefault="008206EC" w:rsidP="002115B9">
+    <w:p w:rsidR="008206EC" w:rsidP="002115B9" w:rsidRDefault="008206EC" w14:paraId="17438BFE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F81D109" w14:textId="06748D26" w:rsidR="00B018F6" w:rsidRPr="008054F1" w:rsidRDefault="00B018F6" w:rsidP="008054F1">
+    <w:p w:rsidRPr="008054F1" w:rsidR="00B018F6" w:rsidP="008054F1" w:rsidRDefault="00B018F6" w14:paraId="0F81D109" w14:textId="06748D26">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Action_Messaging"/>
+      <w:bookmarkStart w:name="_Action_Messaging" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="008054F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Action Messaging</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5244"/>
         <w:gridCol w:w="5496"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="6515BCDE" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="6515BCDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="023D1267" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRPr="004825F5" w:rsidRDefault="00B018F6">
+          <w:p w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="023D1267" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF79B82" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRPr="004825F5" w:rsidRDefault="00B018F6">
+          <w:p w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="7BF79B82" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Image Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="27EFD037" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="27EFD037" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08690D2C" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRPr="004825F5" w:rsidRDefault="00B018F6">
+          <w:p w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="08690D2C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Are you ready to be a fraud fighter? Create a free online account at Medicare.gov to be able to track claims and make sure what you are billed for is correct. #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412AF46D" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="412AF46D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E27CDBD" wp14:editId="580CCC29">
                   <wp:extent cx="3256059" cy="3256059"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
                   <wp:docPr id="1101187211" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1488220120" name="Picture 1488220120"/>
                           <pic:cNvPicPr/>
@@ -684,153 +680,157 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3269009" cy="3269009"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="60A0644B" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="60A0644B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3613A6EC" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="3613A6EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve">Do you know how to read a Medicare statement? If you don’t, this is a great time to learn! </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF77684" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
-[...6 lines deleted...]
-          <w:p w14:paraId="728A6411" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="2AF77684" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="728A6411" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading your Medicare statements that come in the mail every 180 days or anytime online at Medicare.gov is a great way to find and report suspected fraud. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="422DD045" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
-[...6 lines deleted...]
-          <w:p w14:paraId="729BB6B6" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="422DD045" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="729BB6B6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The SMP has many tools to help you learn how to read your Medicare statements. Learn more </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId14">
               <w:r w:rsidRPr="00474501">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>https://smpresource.org/you-can-help/read-your-medicare-statements/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ABD678A" w14:textId="3368F4AE" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="5ABD678A" w14:textId="3368F4AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>#MedicareFraudPreventionWeek #</w:t>
             </w:r>
             <w:r w:rsidR="008259A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>MPFW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3A0A0D" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="2F3A0A0D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E012E83" wp14:editId="0CA619ED">
                   <wp:extent cx="3315335" cy="3315335"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="462945073" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1435814165" name="Picture 1435814165"/>
                           <pic:cNvPicPr/>
@@ -843,75 +843,75 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3327808" cy="3327808"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="2C88F8A3" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="2C88F8A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04348DB5" w14:textId="450A55D2" w:rsidR="00B018F6" w:rsidRDefault="00BD4A1A" w:rsidP="63630CFE">
+          <w:p w:rsidR="00B018F6" w:rsidP="63630CFE" w:rsidRDefault="00BD4A1A" w14:paraId="04348DB5" w14:textId="450A55D2">
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve">Guard your Medicare card. Don’t give your Medicare number to anyone over the phone. Don’t text it. Don’t use it to sign up for “free” offers. </w:t>
             </w:r>
-            <w:r w:rsidR="003E7E2E" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="003E7E2E">
               <w:t>Saying no is</w:t>
             </w:r>
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve"> the best defense against scammers. #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2D00EA" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="6F2D00EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C5089C4" wp14:editId="68C2168B">
                   <wp:extent cx="3315859" cy="3315859"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2038658095" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
@@ -931,117 +931,116 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3328848" cy="3328848"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="720FA6D6" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="720FA6D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714D9225" w14:textId="4A2C22BA" w:rsidR="00315428" w:rsidRDefault="00315428" w:rsidP="63630CFE">
+          <w:p w:rsidR="00315428" w:rsidP="63630CFE" w:rsidRDefault="00315428" w14:paraId="714D9225" w14:textId="4A2C22BA">
             <w:r w:rsidRPr="63630CFE">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Request and use a My Health Care Tracker from the SMP and track what happens at appointments to then compare </w:t>
             </w:r>
-            <w:r w:rsidR="00B937DF" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="00B937DF">
               <w:t xml:space="preserve">what you have written to </w:t>
             </w:r>
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve">what is billed on the </w:t>
             </w:r>
-            <w:r w:rsidR="002D5A1A" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="002D5A1A">
               <w:t>Medicare Summary Notices (</w:t>
             </w:r>
             <w:r w:rsidRPr="63630CFE">
               <w:t>MSNs</w:t>
             </w:r>
-            <w:r w:rsidR="002D5A1A" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="002D5A1A">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve"> and/or Explanation of Benefits (EOBs).</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve">If you see something concerning, report it to the SMP. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58025368" w14:textId="00BCBAC7" w:rsidR="00315428" w:rsidRPr="00315428" w:rsidRDefault="00315428" w:rsidP="00315428">
+          <w:p w:rsidRPr="00315428" w:rsidR="00315428" w:rsidP="00315428" w:rsidRDefault="00315428" w14:paraId="58025368" w14:textId="00BCBAC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792074F4" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="792074F4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D33AA0D" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="6D33AA0D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A88100C" wp14:editId="00DC9C91">
                   <wp:extent cx="3252166" cy="3252166"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
                   <wp:docPr id="1872662878" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
@@ -1061,107 +1060,107 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3265144" cy="3265144"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="136A4FE0" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="136A4FE0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BA4625" w14:textId="187C1B12" w:rsidR="00B937DF" w:rsidRDefault="00315428" w:rsidP="63630CFE">
+          <w:p w:rsidR="00B937DF" w:rsidP="63630CFE" w:rsidRDefault="00315428" w14:paraId="73BA4625" w14:textId="187C1B12">
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve">Download the SMP Medicare Tracker app to record what happens at health care appointments. </w:t>
             </w:r>
-            <w:r w:rsidR="00B937DF" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="00B937DF">
               <w:t xml:space="preserve">Then compare what you have written with what is billed on the </w:t>
             </w:r>
-            <w:r w:rsidR="002D5A1A" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="002D5A1A">
               <w:t xml:space="preserve">Medicare Summary Notices (MSNs) </w:t>
             </w:r>
-            <w:r w:rsidR="00B937DF" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="00B937DF">
               <w:t>and/or Explanation of Benefits (EOBs).</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00B937DF" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="00B937DF">
               <w:t xml:space="preserve">If you see something concerning, report it to the SMP. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C21F333" w14:textId="77777777" w:rsidR="00B937DF" w:rsidRPr="00315428" w:rsidRDefault="00B937DF" w:rsidP="00B937DF">
+          <w:p w:rsidRPr="00315428" w:rsidR="00B937DF" w:rsidP="00B937DF" w:rsidRDefault="00B937DF" w14:paraId="4C21F333" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D805228" w14:textId="4D7BCBCF" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="5D805228" w14:textId="4D7BCBCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDCB076" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="1EDCB076" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A6F11FC" wp14:editId="0211C9F1">
                   <wp:extent cx="3252083" cy="3252083"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
                   <wp:docPr id="1053092849" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
@@ -1181,135 +1180,134 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3268751" cy="3268751"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B018F6" w:rsidRPr="004825F5" w14:paraId="594740A0" w14:textId="77777777" w:rsidTr="63630CFE">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidTr="63630CFE" w14:paraId="594740A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDA153F" w14:textId="77777777" w:rsidR="00B937DF" w:rsidRDefault="00B937DF">
+          <w:p w:rsidR="00B937DF" w:rsidRDefault="00B937DF" w14:paraId="3DDA153F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B937DF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The most effective way to stop Medicare fraud from happening is to prevent it in the first place.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E270E2B" w14:textId="77777777" w:rsidR="00B937DF" w:rsidRDefault="00B937DF">
-[...6 lines deleted...]
-          <w:p w14:paraId="2994E94C" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B937DF">
+          <w:p w:rsidR="00B937DF" w:rsidRDefault="00B937DF" w14:paraId="7E270E2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B937DF" w14:paraId="2994E94C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B937DF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>For situations you can't prevent, learning how to detect potential fraud, errors, and abuse is very important.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73EB00FF" w14:textId="77777777" w:rsidR="00B937DF" w:rsidRDefault="00B937DF">
-[...6 lines deleted...]
-          <w:p w14:paraId="28D16F91" w14:textId="7F28CFDA" w:rsidR="008054F1" w:rsidRDefault="00B937DF" w:rsidP="63630CFE">
+          <w:p w:rsidR="00B937DF" w:rsidRDefault="00B937DF" w14:paraId="73EB00FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008054F1" w:rsidP="63630CFE" w:rsidRDefault="00B937DF" w14:paraId="28D16F91" w14:textId="7F28CFDA">
             <w:r w:rsidRPr="63630CFE">
               <w:t xml:space="preserve">If you find something concerning on a Medicare statement or accidentally </w:t>
             </w:r>
-            <w:r w:rsidR="002D5A1A" w:rsidRPr="63630CFE">
+            <w:r w:rsidRPr="63630CFE" w:rsidR="002D5A1A">
               <w:t xml:space="preserve">give </w:t>
             </w:r>
             <w:r w:rsidRPr="63630CFE">
               <w:t>out your Medicare information, report it! Don't hide it and don't be ashamed. Scammers are really good at what they do and the SMP is here to help. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7086EFE8" w14:textId="22D036C2" w:rsidR="00B937DF" w:rsidRDefault="008054F1">
+          <w:p w:rsidR="00B937DF" w:rsidRDefault="008054F1" w14:paraId="7086EFE8" w14:textId="22D036C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03AE8594" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="03AE8594" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F7CD5E9" wp14:editId="73274C69">
                   <wp:extent cx="3347664" cy="3347664"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
                   <wp:docPr id="1083999179" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
@@ -1330,196 +1328,196 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3362795" cy="3362795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D96BCD8" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="002115B9">
+    <w:p w:rsidR="00B018F6" w:rsidP="002115B9" w:rsidRDefault="00B018F6" w14:paraId="5D96BCD8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2917C6" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="002115B9">
+    <w:p w:rsidR="00B018F6" w:rsidP="002115B9" w:rsidRDefault="00B018F6" w14:paraId="3C2917C6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34DB420A" w14:textId="1F192DB8" w:rsidR="00283B91" w:rsidRPr="008054F1" w:rsidRDefault="00B018F6" w:rsidP="008054F1">
+    <w:p w:rsidRPr="008054F1" w:rsidR="00283B91" w:rsidP="008054F1" w:rsidRDefault="00B018F6" w14:paraId="34DB420A" w14:textId="1F192DB8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Audience"/>
+      <w:bookmarkStart w:name="_Audience" w:id="3"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="008054F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Audience</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5004"/>
         <w:gridCol w:w="5736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="0A665F32" w14:textId="13ED38A2" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="0A665F32" w14:textId="13ED38A2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="1140B0E3" w14:textId="2D722567" w:rsidR="00732195" w:rsidRPr="004825F5" w:rsidRDefault="1F91C0B5" w:rsidP="2A3B109C">
+          <w:p w:rsidRPr="004825F5" w:rsidR="00732195" w:rsidP="2A3B109C" w:rsidRDefault="1F91C0B5" w14:paraId="1140B0E3" w14:textId="2D722567">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post Text</w:t>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="_Hlk98845402"/>
+            <w:bookmarkStart w:name="_Hlk98845402" w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="7F56009B" w14:textId="44477EF8" w:rsidR="4EF64DD3" w:rsidRPr="004825F5" w:rsidRDefault="4EF64DD3" w:rsidP="2A3B109C">
+          <w:p w:rsidRPr="004825F5" w:rsidR="4EF64DD3" w:rsidP="2A3B109C" w:rsidRDefault="4EF64DD3" w14:paraId="7F56009B" w14:textId="44477EF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Image Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="370DCCD5" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="370DCCD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13558FFD" w14:textId="7D704493" w:rsidR="560A189F" w:rsidRPr="004825F5" w:rsidRDefault="560A189F" w:rsidP="2A3B109C">
+          <w:p w:rsidRPr="004825F5" w:rsidR="560A189F" w:rsidP="2A3B109C" w:rsidRDefault="560A189F" w14:paraId="13558FFD" w14:textId="7D704493">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Scammers will use a lot of tactics to get your Medicare number, so be aware of their tricks. If it sounds too good to be true, it probably is</w:t>
             </w:r>
             <w:r w:rsidR="00844FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>. #MedicareFraudPreventionWeek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE3F26C" w14:textId="04292772" w:rsidR="2A3B109C" w:rsidRPr="004825F5" w:rsidRDefault="00844FF4" w:rsidP="2A3B109C">
+          <w:p w:rsidRPr="004825F5" w:rsidR="2A3B109C" w:rsidP="2A3B109C" w:rsidRDefault="00844FF4" w14:paraId="5EE3F26C" w14:textId="04292772">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6868CE2B" wp14:editId="627CC8E2">
                   <wp:extent cx="3244077" cy="3244077"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2022512173" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1538,92 +1536,91 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3248340" cy="3248340"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="3215D461" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="3215D461" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7687BD7C" w14:textId="708244E8" w:rsidR="69E57867" w:rsidRPr="004825F5" w:rsidRDefault="69E57867" w:rsidP="2A3B109C">
+          <w:p w:rsidRPr="004825F5" w:rsidR="69E57867" w:rsidP="2A3B109C" w:rsidRDefault="69E57867" w14:paraId="7687BD7C" w14:textId="708244E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>You might be offered “</w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>free</w:t>
             </w:r>
             <w:r w:rsidRPr="004825F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>” products like back or knee braces, food, or additional benefits for your Medicare number. That’s a scam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46CC8BF6" w14:textId="14176839" w:rsidR="2A3B109C" w:rsidRPr="004825F5" w:rsidRDefault="00844FF4" w:rsidP="2A3B109C">
+          <w:p w:rsidRPr="004825F5" w:rsidR="2A3B109C" w:rsidP="2A3B109C" w:rsidRDefault="00844FF4" w14:paraId="46CC8BF6" w14:textId="14176839">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="610608BB" wp14:editId="31033108">
                   <wp:extent cx="3188638" cy="3188638"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="550373997" name="Picture 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1642,77 +1639,77 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3197742" cy="3197742"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="31003A4A" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="31003A4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0DF315" w14:textId="180982C7" w:rsidR="00B018F6" w:rsidRPr="004825F5" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidRPr="004825F5" w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="6A0DF315" w14:textId="180982C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Families and caregivers, you can help protect your loved ones from being scammed. Talk to the older folks in your life about protecting their Medicare number like they would a bank account number. #MedicareFraudPreventionWeek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34335993" w14:textId="3FEAD785" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="34335993" w14:textId="3FEAD785">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F5AF13E" wp14:editId="4EE5AEE4">
                   <wp:extent cx="3251862" cy="3251862"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
                   <wp:docPr id="756039130" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
@@ -1732,98 +1729,97 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3261827" cy="3261827"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="01533C59" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="01533C59" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A443E65" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="3A443E65" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sharing silly moments with family is important. Sharing Medicare numbers with people who ask for it over the phone, through email, or at the door is risky. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671A80BB" w14:textId="77777777" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="671A80BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5FD3D426" w14:textId="7EC9702E" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="5FD3D426" w14:textId="7EC9702E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>If you have a family member or take care of someone over 65, talk to them about never sharing their Medicare number to unsolicited requests. This is likely a scam and could lead to medical identity theft. #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7EA380" w14:textId="10E18448" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="5C7EA380" w14:textId="10E18448">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="369C8377" wp14:editId="2D6C46BF">
                   <wp:extent cx="3419226" cy="3419226"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1587015132" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
@@ -1843,95 +1839,95 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3428727" cy="3428727"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="7470E105" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="7470E105" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7CC46C" w14:textId="709E865E" w:rsidR="00B018F6" w:rsidRDefault="00A9694D" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00A9694D" w14:paraId="3F7CC46C" w14:textId="709E865E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007367D9">
               <w:t>Partner</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> agencies, </w:t>
             </w:r>
             <w:r w:rsidRPr="007367D9">
               <w:t>celebrate Medicare Fraud Prevention Week by sharing SMP information on social media</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="007367D9">
               <w:t>refer</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> your</w:t>
             </w:r>
             <w:r w:rsidRPr="007367D9">
               <w:t xml:space="preserve"> clients and consumers to the SMP</w:t>
             </w:r>
             <w:r>
               <w:t>! We can all work together to stop Medicare fraud. #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30883548" w14:textId="31B34619" w:rsidR="00B018F6" w:rsidRDefault="00B018F6" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00B018F6" w14:paraId="30883548" w14:textId="31B34619">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4594FD7B" wp14:editId="1667CDEC">
                   <wp:extent cx="3427012" cy="3427012"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
                   <wp:docPr id="1539660903" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9"/>
                           <pic:cNvPicPr>
@@ -1951,78 +1947,77 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3441455" cy="3441455"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="6DB2C770" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="6DB2C770" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B422EAD" w14:textId="7062F57A" w:rsidR="00B018F6" w:rsidRDefault="00A9694D" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00A9694D" w14:paraId="3B422EAD" w14:textId="7062F57A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Do you work with folks who are 65 and older? The SMP would love to come speak with them about how to prevent, detect, and report Medicare fraud, errors, and abuse. #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="750576FD" w14:textId="6EAF1051" w:rsidR="00B018F6" w:rsidRDefault="00A9694D" w:rsidP="00B018F6">
+          <w:p w:rsidR="00B018F6" w:rsidP="00B018F6" w:rsidRDefault="00A9694D" w14:paraId="750576FD" w14:textId="6EAF1051">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20AAAAA6" wp14:editId="69AF67D9">
                   <wp:extent cx="3411275" cy="3411275"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1389609438" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 10"/>
                           <pic:cNvPicPr>
@@ -2042,89 +2037,89 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3416307" cy="3416307"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="635B0437" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="635B0437" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5976C2" w14:textId="11B96884" w:rsidR="00A9694D" w:rsidRDefault="009B1E5E" w:rsidP="00B018F6">
+          <w:p w:rsidR="00A9694D" w:rsidP="00B018F6" w:rsidRDefault="009B1E5E" w14:paraId="3B5976C2" w14:textId="11B96884">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Health care professionals, </w:t>
             </w:r>
             <w:r w:rsidRPr="009B1E5E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>stay alert for fax requests for DME, HIPAA, patient notes, or other items or services that you haven't talked to your patient about. Scammers are counting on your office to be busy and rush these through without confirming with the patient first.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="722DD541" w14:textId="5ED07854" w:rsidR="00A9694D" w:rsidRDefault="0098414A" w:rsidP="00B018F6">
+          <w:p w:rsidR="00A9694D" w:rsidP="00B018F6" w:rsidRDefault="0098414A" w14:paraId="722DD541" w14:textId="5ED07854">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EA52952" wp14:editId="07E98F2B">
                   <wp:extent cx="3430629" cy="3430629"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="997632924" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="997632924" name="Picture 997632924"/>
                           <pic:cNvPicPr/>
@@ -2137,104 +2132,103 @@
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3449886" cy="3449886"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="560AAC94" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="560AAC94" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64848C52" w14:textId="77777777" w:rsidR="009B1E5E" w:rsidRDefault="009B1E5E" w:rsidP="00B018F6">
+          <w:p w:rsidR="009B1E5E" w:rsidP="00B018F6" w:rsidRDefault="009B1E5E" w14:paraId="64848C52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1E5E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Talk to patients about common health care-related scams like back and knee braces, genetic testing, urinary catheters, and plastic Medicare cards.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> As a trusted source, you can help them learn about scams and how to protect their medical identity. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C845706" w14:textId="77777777" w:rsidR="009B1E5E" w:rsidRDefault="009B1E5E" w:rsidP="00B018F6">
+          <w:p w:rsidR="009B1E5E" w:rsidP="00B018F6" w:rsidRDefault="009B1E5E" w14:paraId="6C845706" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BA43941" w14:textId="558354B5" w:rsidR="009B1E5E" w:rsidRDefault="009B1E5E" w:rsidP="00B018F6">
+          <w:p w:rsidR="009B1E5E" w:rsidP="00B018F6" w:rsidRDefault="009B1E5E" w14:paraId="2BA43941" w14:textId="558354B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>#MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56354E53" w14:textId="49F086C5" w:rsidR="009B1E5E" w:rsidRDefault="009B1E5E" w:rsidP="00B018F6">
+          <w:p w:rsidR="009B1E5E" w:rsidP="00B018F6" w:rsidRDefault="009B1E5E" w14:paraId="56354E53" w14:textId="49F086C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33117FEB" wp14:editId="5FA0F93C">
                   <wp:extent cx="3458734" cy="3458734"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                   <wp:docPr id="1175488383" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
@@ -2254,88 +2248,88 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3468722" cy="3468722"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1E5E" w:rsidRPr="004825F5" w14:paraId="675C18B6" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="009B1E5E" w:rsidTr="009B1E5E" w14:paraId="675C18B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B1DFC1" w14:textId="77777777" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="008259A5">
+          <w:p w:rsidR="008259A5" w:rsidP="008259A5" w:rsidRDefault="008259A5" w14:paraId="13B1DFC1" w14:textId="77777777">
             <w:r>
               <w:t xml:space="preserve">As a </w:t>
             </w:r>
             <w:r w:rsidRPr="00E210C3">
               <w:t>community</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, we can all participate in Medicare Fraud Prevention Week by looking out for our older neighbors and community members. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29E1B3F9" w14:textId="77777777" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="008259A5"/>
-          <w:p w14:paraId="52C22E86" w14:textId="596E5872" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="008259A5">
+          <w:p w:rsidR="008259A5" w:rsidP="008259A5" w:rsidRDefault="008259A5" w14:paraId="29E1B3F9" w14:textId="77777777"/>
+          <w:p w:rsidR="008259A5" w:rsidP="008259A5" w:rsidRDefault="008259A5" w14:paraId="52C22E86" w14:textId="596E5872">
             <w:r>
               <w:t>For example, when you are out in public, be aware of older people purchasing gift cards in large amounts. If you see this, ask questions or mention gift card scams. Many people have helped stop a scam in its tracks by stepping in and asking questions. #MedicareFraudPreventionWeek #MFPW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0A7621" w14:textId="77777777" w:rsidR="009B1E5E" w:rsidRPr="009B1E5E" w:rsidRDefault="009B1E5E" w:rsidP="00B018F6">
+          <w:p w:rsidRPr="009B1E5E" w:rsidR="009B1E5E" w:rsidP="00B018F6" w:rsidRDefault="009B1E5E" w14:paraId="4F0A7621" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F62AB8D" w14:textId="775A166A" w:rsidR="009B1E5E" w:rsidRDefault="008259A5" w:rsidP="00B018F6">
+          <w:p w:rsidR="009B1E5E" w:rsidP="00B018F6" w:rsidRDefault="008259A5" w14:paraId="5F62AB8D" w14:textId="775A166A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42639890" wp14:editId="231AC659">
                   <wp:extent cx="3402965" cy="3402965"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
                   <wp:docPr id="1580092046" name="Picture 18"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
@@ -2355,79 +2349,78 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3412074" cy="3412074"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008259A5" w:rsidRPr="004825F5" w14:paraId="062D9308" w14:textId="77777777" w:rsidTr="009B1E5E">
+      <w:tr w:rsidRPr="004825F5" w:rsidR="008259A5" w:rsidTr="009B1E5E" w14:paraId="062D9308" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10BD40B6" w14:textId="77777777" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="008259A5">
+          <w:p w:rsidR="008259A5" w:rsidP="008259A5" w:rsidRDefault="008259A5" w14:paraId="10BD40B6" w14:textId="77777777">
             <w:r w:rsidRPr="007367D9">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">As a community, how can you help prevent Medicare fraud, errors, or abuse? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47683E77" w14:textId="77777777" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="008259A5"/>
-          <w:p w14:paraId="1FD24821" w14:textId="2DC66259" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="008259A5">
+          <w:p w:rsidR="008259A5" w:rsidP="008259A5" w:rsidRDefault="008259A5" w14:paraId="47683E77" w14:textId="77777777"/>
+          <w:p w:rsidR="008259A5" w:rsidP="008259A5" w:rsidRDefault="008259A5" w14:paraId="1FD24821" w14:textId="2DC66259">
             <w:r w:rsidRPr="007367D9">
               <w:t xml:space="preserve">If you are out in public and overhear someone talking about Medicare, don’t be afraid to offer information about SMP and SHIP. These are trusted, unbiased government programs in every state ready to help Medicare beneficiaries, families, and caregivers. #MFPW </w:t>
             </w:r>
             <w:r w:rsidR="00733F26">
               <w:t>#PreventDetectReport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6125E776" w14:textId="019D95BE" w:rsidR="008259A5" w:rsidRDefault="008259A5" w:rsidP="00B018F6">
+          <w:p w:rsidR="008259A5" w:rsidP="00B018F6" w:rsidRDefault="008259A5" w14:paraId="6125E776" w14:textId="019D95BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C8B9ECD" wp14:editId="5C7F84E9">
                   <wp:extent cx="3498739" cy="3498739"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
                   <wp:docPr id="2012085139" name="Picture 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
@@ -2449,135 +2442,135 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3504061" cy="3504061"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="38DF7632" w14:textId="1121BA16" w:rsidR="009E3A4E" w:rsidRDefault="00E229F9" w:rsidP="00283B91">
+    <w:p w:rsidR="009E3A4E" w:rsidP="00283B91" w:rsidRDefault="00E229F9" w14:paraId="38DF7632" w14:textId="1121BA16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F744DD">
         <w:instrText>HYPERLINK  \l "Top"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00283B91" w:rsidRPr="00283B91">
+      <w:r w:rsidRPr="00283B91" w:rsidR="00283B91">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Back to Top</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9FBDF7" w14:textId="77777777" w:rsidR="00844FF4" w:rsidRDefault="00844FF4" w:rsidP="00283B91">
+    <w:p w:rsidR="00844FF4" w:rsidP="00283B91" w:rsidRDefault="00844FF4" w14:paraId="1A9FBDF7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="Caregivers"/>
+      <w:bookmarkStart w:name="Caregivers" w:id="5"/>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="4589EBAB" w14:textId="23226111" w:rsidR="2A3B109C" w:rsidRDefault="2A3B109C" w:rsidP="2A3B109C">
+    <w:p w:rsidR="2A3B109C" w:rsidP="2A3B109C" w:rsidRDefault="2A3B109C" w14:paraId="4589EBAB" w14:textId="23226111">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B05B7C0" w14:textId="27560E9A" w:rsidR="2A3B109C" w:rsidRDefault="2A3B109C" w:rsidP="2A3B109C">
+    <w:p w:rsidR="2A3B109C" w:rsidP="2A3B109C" w:rsidRDefault="2A3B109C" w14:paraId="7B05B7C0" w14:textId="27560E9A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="2A3B109C" w:rsidSect="002115B9">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F4F9144" w14:textId="77777777" w:rsidR="007C7433" w:rsidRDefault="007C7433" w:rsidP="002115B9">
+    <w:p w:rsidR="007C7433" w:rsidP="002115B9" w:rsidRDefault="007C7433" w14:paraId="1F4F9144" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B1E5F3E" w14:textId="77777777" w:rsidR="007C7433" w:rsidRDefault="007C7433" w:rsidP="002115B9">
+    <w:p w:rsidR="007C7433" w:rsidP="002115B9" w:rsidRDefault="007C7433" w14:paraId="5B1E5F3E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2648,66 +2641,66 @@
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="370272072"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="4DB1E5C3" w14:textId="3BED0FEF" w:rsidR="003C418A" w:rsidRDefault="003C418A" w:rsidP="002115B9">
+          <w:p w:rsidR="003C418A" w:rsidP="002115B9" w:rsidRDefault="003C418A" w14:paraId="4DB1E5C3" w14:textId="3BED0FEF">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:pBdr>
-                <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+                <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
               </w:pBdr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FBCD43D" w14:textId="77777777" w:rsidR="003C418A" w:rsidRDefault="003C418A" w:rsidP="002115B9">
+          <w:p w:rsidR="003C418A" w:rsidP="002115B9" w:rsidRDefault="003C418A" w14:paraId="4FBCD43D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E408277" w14:textId="4A58DA0C" w:rsidR="003C418A" w:rsidRDefault="003C418A" w:rsidP="002115B9">
+          <w:p w:rsidR="003C418A" w:rsidP="002115B9" w:rsidRDefault="003C418A" w14:paraId="2E408277" w14:textId="4A58DA0C">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2769,75 +2762,75 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EC5357A" w14:textId="77777777" w:rsidR="007C7433" w:rsidRDefault="007C7433" w:rsidP="002115B9">
+    <w:p w:rsidR="007C7433" w:rsidP="002115B9" w:rsidRDefault="007C7433" w14:paraId="1EC5357A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AF6AC29" w14:textId="77777777" w:rsidR="007C7433" w:rsidRDefault="007C7433" w:rsidP="002115B9">
+    <w:p w:rsidR="007C7433" w:rsidP="002115B9" w:rsidRDefault="007C7433" w14:paraId="5AF6AC29" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C3D4FF8" w14:textId="2045E1DE" w:rsidR="003C418A" w:rsidRPr="002115B9" w:rsidRDefault="003C418A" w:rsidP="002115B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="002115B9" w:rsidR="003C418A" w:rsidP="002115B9" w:rsidRDefault="003C418A" w14:paraId="4C3D4FF8" w14:textId="2045E1DE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:color w:val="092441"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002115B9">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:noProof/>
         <w:color w:val="092441"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42814A3E" wp14:editId="44115244">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4616450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
@@ -2885,61 +2878,61 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="2A3B109C">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:color w:val="092441"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve">Medicare Fraud Prevention Week </w:t>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
-    <w:r w:rsidR="2A3B109C" w:rsidRPr="2A3B109C">
+    <w:r w:rsidRPr="2A3B109C" w:rsidR="2A3B109C">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:color w:val="092441"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>Social Media Toolkit</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AF13CE7" w14:textId="77777777" w:rsidR="003C418A" w:rsidRPr="002115B9" w:rsidRDefault="003C418A" w:rsidP="002115B9">
+  <w:p w:rsidRPr="002115B9" w:rsidR="003C418A" w:rsidP="002115B9" w:rsidRDefault="003C418A" w14:paraId="2AF13CE7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="092441"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="046C4AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="490EEEFE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -3012,698 +3005,699 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="123E17EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C41E558C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B76357A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A328C7DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25196AA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07B4CD9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="735715C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5E8B4B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DCF4C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45008EE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1234780406">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="701518086">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1027753399">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="299265923">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2051566475">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="384644880">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="120"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002115B9"/>
     <w:rsid w:val="000012C8"/>
     <w:rsid w:val="000126E8"/>
@@ -3844,204 +3838,206 @@
     <w:rsid w:val="00E03128"/>
     <w:rsid w:val="00E210C3"/>
     <w:rsid w:val="00E229F9"/>
     <w:rsid w:val="00E5473F"/>
     <w:rsid w:val="00E54EBF"/>
     <w:rsid w:val="00EB141A"/>
     <w:rsid w:val="00EC1454"/>
     <w:rsid w:val="00EC37C6"/>
     <w:rsid w:val="00ED0A85"/>
     <w:rsid w:val="00F01519"/>
     <w:rsid w:val="00F11D71"/>
     <w:rsid w:val="00F15D00"/>
     <w:rsid w:val="00F244A7"/>
     <w:rsid w:val="00F60575"/>
     <w:rsid w:val="00F6565D"/>
     <w:rsid w:val="00F66B97"/>
     <w:rsid w:val="00F72C0F"/>
     <w:rsid w:val="00F744DD"/>
     <w:rsid w:val="00F83149"/>
     <w:rsid w:val="00F975FC"/>
     <w:rsid w:val="00FA1423"/>
     <w:rsid w:val="00FB489C"/>
     <w:rsid w:val="00FF3CF6"/>
     <w:rsid w:val="011A4DE1"/>
     <w:rsid w:val="05A93B1F"/>
+    <w:rsid w:val="0A5A35FB"/>
     <w:rsid w:val="0A71B7E0"/>
     <w:rsid w:val="0BF83E79"/>
     <w:rsid w:val="0CB09ABA"/>
     <w:rsid w:val="0E7AE04C"/>
     <w:rsid w:val="1054267C"/>
     <w:rsid w:val="141ADFA0"/>
     <w:rsid w:val="17997DEB"/>
     <w:rsid w:val="18F53FAB"/>
     <w:rsid w:val="1A756F42"/>
     <w:rsid w:val="1F91C0B5"/>
     <w:rsid w:val="2A3B109C"/>
     <w:rsid w:val="2C7333B7"/>
     <w:rsid w:val="2DC19FF3"/>
     <w:rsid w:val="3DB4145C"/>
     <w:rsid w:val="44A854DF"/>
     <w:rsid w:val="4D47E9A5"/>
     <w:rsid w:val="4E7DFFC6"/>
     <w:rsid w:val="4EF64DD3"/>
     <w:rsid w:val="53906149"/>
     <w:rsid w:val="53FB0E62"/>
     <w:rsid w:val="55EB39DD"/>
     <w:rsid w:val="560A189F"/>
     <w:rsid w:val="57EB48EC"/>
     <w:rsid w:val="5A3001A9"/>
     <w:rsid w:val="5B7A0F71"/>
     <w:rsid w:val="5C1A737A"/>
     <w:rsid w:val="5C859E2C"/>
     <w:rsid w:val="600CCAF7"/>
     <w:rsid w:val="61AD76AF"/>
     <w:rsid w:val="63630CFE"/>
     <w:rsid w:val="65E7A5C4"/>
+    <w:rsid w:val="67D16A8E"/>
     <w:rsid w:val="69966519"/>
     <w:rsid w:val="69E57867"/>
     <w:rsid w:val="6B711470"/>
     <w:rsid w:val="6BEC957E"/>
     <w:rsid w:val="6D2C2C40"/>
     <w:rsid w:val="6EA18FBF"/>
     <w:rsid w:val="706F5A4E"/>
     <w:rsid w:val="71EE9418"/>
     <w:rsid w:val="7AAC9AD4"/>
     <w:rsid w:val="7DDA1046"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F1E980D"/>
   <w15:docId w15:val="{5C00D3B8-9832-4FDF-9D71-92F863863C24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4197,52 +4193,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4309,159 +4305,159 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008054F1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002115B9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002115B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002115B9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002115B9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002115B9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002115B9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00283B91"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
@@ -4487,169 +4483,168 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C418A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00647C6C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00647C6C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE765F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C76477"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C76477"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C76477"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C76477"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C76477"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="008054F1"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smpresource.org/you-can-help/read-your-medicare-statements/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smpresource.org/you-can-help/read-your-medicare-statements/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="rId1411026178" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -5193,83 +5188,76 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A6DA0ED-4335-4A24-A75C-F3F8EBFDC0DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63091464-6484-485B-9D2A-3C2A424B0E1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Liz Orton</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Abby Batterson</lastModifiedBy>
+  <revision>16</revision>
+  <lastPrinted>2022-03-23T17:45:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100793969650480094496BF20F24360705C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>